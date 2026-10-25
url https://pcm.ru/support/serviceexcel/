--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -18,89 +18,89 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="3" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="однофазные ИБП" sheetId="1" r:id="rId4"/>
     <sheet name="трехфазные ИБП" sheetId="2" r:id="rId5"/>
     <sheet name="электрогенераторы" sheetId="3" r:id="rId6"/>
     <sheet name="Worksheet" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="840">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="846">
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Телефон</t>
   </si>
   <si>
     <t>Е-мейл</t>
   </si>
   <si>
     <t>Сайт</t>
   </si>
   <si>
     <t>Часы работы</t>
   </si>
   <si>
     <t>Координаты на карте</t>
   </si>
   <si>
     <t>Дополнительно</t>
   </si>
   <si>
     <t>Черкесск</t>
   </si>
   <si>
     <t>Компьютерная клиника №091</t>
   </si>
   <si>
     <t>ул. Первомайская, д. 49</t>
   </si>
   <si>
-    <t>+7(8782)26-8063,8(928)029-7091</t>
+    <t>+7(8782)26-80-63, +7(928)029-70-91</t>
   </si>
   <si>
     <t>cherkessk091@itclinic.ru; scorp-09@mail.ru</t>
   </si>
   <si>
     <t>http://www.itclinic.ru/clinic/091/</t>
   </si>
   <si>
     <t>пн-пт: c 09:00 по 18:00, без перерыва; сб-вс: c 10:00 по 16:00, без перерыва</t>
   </si>
   <si>
     <t>Бишкек</t>
   </si>
   <si>
     <t>ООО "IT Solutions"</t>
   </si>
   <si>
     <t>ул. Муратбека Рыскулова 28</t>
   </si>
   <si>
     <t>с 9:00-18:00 (перерыв 13:00-14:00); суб.-выс. выходной</t>
   </si>
   <si>
     <t>42.879121, 74.583615</t>
   </si>
@@ -113,51 +113,51 @@
   <si>
     <t>пр.Петра Первого 21здание Фирма АС</t>
   </si>
   <si>
     <t>+7(872)278-02-06</t>
   </si>
   <si>
     <t>garremont@firmaac.ru;</t>
   </si>
   <si>
     <t>www.firmaac.ru</t>
   </si>
   <si>
     <t>пн-пт: c 09:00 по 18:00, без перерыва; сб: c 09:00 по 17:00, без перерыва; вс: выходной</t>
   </si>
   <si>
     <t>42.96684,47.49878</t>
   </si>
   <si>
     <t xml:space="preserve">ООО "ДВ-Сервис" </t>
   </si>
   <si>
     <t>ул. Коркмасова, 17А/23</t>
   </si>
   <si>
-    <t>+7(872)268-03-10 +7-903-427-7667</t>
+    <t>+7(872)268-03-10 +7(903)427-7667</t>
   </si>
   <si>
     <t>abs60@mail.ru</t>
   </si>
   <si>
     <t>пн-пт: c 09:00 по 18:00, без перерыва; сб: c 09:00 по 14:00, без перерыва; вс: выходной</t>
   </si>
   <si>
     <t>42.983067,47.498304</t>
   </si>
   <si>
     <t>Владикавказ</t>
   </si>
   <si>
     <t>Rsotech</t>
   </si>
   <si>
     <t>улица Фрунзе 12</t>
   </si>
   <si>
     <t>+7(800)222-28-92</t>
   </si>
   <si>
     <t>mail@rsotech.ru</t>
   </si>
@@ -278,51 +278,51 @@
   <si>
     <t>пн-пт: c 10:00 по 17:00, без перерыва</t>
   </si>
   <si>
     <t>44.059155,43.042067</t>
   </si>
   <si>
     <t>Севастополь</t>
   </si>
   <si>
     <t>СЦ ОС Компонент</t>
   </si>
   <si>
     <t>ул. Воронина 10/1-1</t>
   </si>
   <si>
     <t>+7(869)253-99-11</t>
   </si>
   <si>
     <t>help@os-component.ru</t>
   </si>
   <si>
     <t>https://os-component.ru/</t>
   </si>
   <si>
-    <t>пн-пт: c 09:30 до 17:00, без перерыва; сб- вс: выходной;</t>
+    <t>пн-пт: c 09:30 по 17:00, без перерыва; сб- вс: выходной;</t>
   </si>
   <si>
     <t>44.612086,33.521533</t>
   </si>
   <si>
     <t>Белореченск</t>
   </si>
   <si>
     <t>Компьютерная Клиника №050</t>
   </si>
   <si>
     <t>улица Ленина 50</t>
   </si>
   <si>
     <t>+7(918)376-02-22</t>
   </si>
   <si>
     <t>it-alyans@yandex.ru</t>
   </si>
   <si>
     <t>вс: выходной; пн-пт: c 09:00 по 17:00, перерыв: c 12:00 по 13:00; сб: c 09:00 по 15:00, без перерыва</t>
   </si>
   <si>
     <t>44.756987,39.875883</t>
   </si>
@@ -563,66 +563,66 @@
   <si>
     <t>Тихоокеанская улица 221</t>
   </si>
   <si>
     <t>+7(421)273-16-47</t>
   </si>
   <si>
     <t>warranty@tnz.ru;warantytnz@yandex.ru</t>
   </si>
   <si>
     <t>tnz.ru</t>
   </si>
   <si>
     <t>пн-пт: c 10:00 по 19:00, без перерыва; сб: c 10:00 по 15:00, без перерыва</t>
   </si>
   <si>
     <t>48.552145,135.039524</t>
   </si>
   <si>
     <t>Волгоград</t>
   </si>
   <si>
     <t>СЦ VPS</t>
   </si>
   <si>
-    <t>ул. Ангарская, д.17</t>
+    <t>Ангарская улица 17</t>
   </si>
   <si>
     <t>+7(844)245-94-69</t>
   </si>
   <si>
     <t>mail@service-vps.ru</t>
   </si>
   <si>
     <t>www.service-vps.ru</t>
   </si>
   <si>
     <t>сб-вс: выходной; пн: c 10:00 по 14:00, без перерыва; ср: c 10:00 по 14:00, без перерыва; пт: c 10:00 по 14:00, без перерыва</t>
   </si>
   <si>
-    <t>48.715943,44.487043</t>
+    <t>48.715937,44.487061</t>
   </si>
   <si>
     <t>ИП Кобзарь Андрей Иванович</t>
   </si>
   <si>
     <t>ул. Днестровская, д. 12</t>
   </si>
   <si>
     <t>+7(844)298-23-28</t>
   </si>
   <si>
     <t>uho@mc34.ru</t>
   </si>
   <si>
     <t>www.mc34.ru</t>
   </si>
   <si>
     <t>сб: c 10:00 по 14:00, без перерыва; вс: выходной; пн-пт: c 10:00 по 18:00, без перерыва</t>
   </si>
   <si>
     <t>48.741616,44.505477</t>
   </si>
   <si>
     <t>Камышин</t>
   </si>
@@ -1214,50 +1214,68 @@
   <si>
     <t>kwert.ru</t>
   </si>
   <si>
     <t>53.341113,83.721368</t>
   </si>
   <si>
     <t>Магнитогорск</t>
   </si>
   <si>
     <t>МТ-Сервис</t>
   </si>
   <si>
     <t>ул. Октябрьская, д. 10</t>
   </si>
   <si>
     <t xml:space="preserve">+7(351)954-01-70 </t>
   </si>
   <si>
     <t>mtservice174@outlook.com</t>
   </si>
   <si>
     <t>53.419169,58.996479</t>
   </si>
   <si>
+    <t>Тольятти</t>
+  </si>
+  <si>
+    <t>ООО "Альфа-Сервис"</t>
+  </si>
+  <si>
+    <t>улица 40 лет Победы 38, 2-этаж</t>
+  </si>
+  <si>
+    <t>+7(848)279-92-65</t>
+  </si>
+  <si>
+    <t>alfa.servis@yandex.ru</t>
+  </si>
+  <si>
+    <t>53.537044,49.352723</t>
+  </si>
+  <si>
     <t>Минск</t>
   </si>
   <si>
     <t>ООО "Триовист"</t>
   </si>
   <si>
     <t>пр-т Партизанский 8, корп 10</t>
   </si>
   <si>
     <t>+37(529)747-50-38</t>
   </si>
   <si>
     <t>services@21vek.by</t>
   </si>
   <si>
     <t>https://www.21vek.by/info/maintenance.html</t>
   </si>
   <si>
     <t>пн-пт: c 09:00 по 20:00, без перерыва; сб-вс: c 09:00 по 20:00, без перерыва</t>
   </si>
   <si>
     <t>53.921552,27.568991</t>
   </si>
   <si>
     <t>Новомосковск</t>
@@ -1310,69 +1328,69 @@
   <si>
     <t>ООО "Элком"</t>
   </si>
   <si>
     <t>улица Железной Дивизии 6</t>
   </si>
   <si>
     <t>+7(842)241-60-41</t>
   </si>
   <si>
     <t>elkom-73@yandex.ru</t>
   </si>
   <si>
     <t>www.elkom.ru</t>
   </si>
   <si>
     <t>54.308792,48.389253</t>
   </si>
   <si>
     <t>Компьютерная клиника №731</t>
   </si>
   <si>
     <t>ул.Марта д.13</t>
   </si>
   <si>
-    <t>+7(842)241-04-01,8 905 035 50 03</t>
+    <t>+7(842)241-04-01</t>
   </si>
   <si>
     <t>Ulyanovsk731@itclinic.ru</t>
   </si>
   <si>
     <t>54.322657,48.393179</t>
   </si>
   <si>
     <t>Калуга</t>
   </si>
   <si>
     <t>ТЦ  Рестарт</t>
   </si>
   <si>
     <t>М.Горького, 6А</t>
   </si>
   <si>
-    <t>+7(4842)561821</t>
+    <t>+7(4842)56-18-21</t>
   </si>
   <si>
     <t>info@klgremont.ru; rstklg@mail.ru</t>
   </si>
   <si>
     <t>пн-пт: c 10:00 по 19:00, перерыв: c 13:00 по 14:00; сб: c 10:00 по 14:00, без перерыва</t>
   </si>
   <si>
     <t>54.51522,36.276558</t>
   </si>
   <si>
     <t>Уфа</t>
   </si>
   <si>
     <t>ООО "Фермо Мобайл"</t>
   </si>
   <si>
     <t>ул. Сагита Агиша, д. 1/3</t>
   </si>
   <si>
     <t>+7(347)246-09-09</t>
   </si>
   <si>
     <t>bakaeva@fermo.ru</t>
   </si>
@@ -1427,51 +1445,51 @@
   <si>
     <t>+7(401)232-86-00, +7 (950) 677-63-33</t>
   </si>
   <si>
     <t>i.moroz@itclinic.pro</t>
   </si>
   <si>
     <t>www.itclinic.ru/clinic/391/; https://itclinic.pro/</t>
   </si>
   <si>
     <t>пн-пт: c 09:00 по 19:00, без перерыва; сб: c 10:00 по 15:00, без перерыва; вс: выходной</t>
   </si>
   <si>
     <t>54.736504,20.510901</t>
   </si>
   <si>
     <t>Новосибирск</t>
   </si>
   <si>
     <t>Кверти-Сервис</t>
   </si>
   <si>
     <t>ул. Инженерная 5/1, офис 204, 2 этаж</t>
   </si>
   <si>
-    <t>+7(383)299-65-46 79529051153</t>
+    <t>+7(383)299-65-46 +7(952)905-11-53</t>
   </si>
   <si>
     <t>356service@gmail.com; 505@3357.ru</t>
   </si>
   <si>
     <t>www.3357.ru</t>
   </si>
   <si>
     <t>пн-пт: c 10:00 по 20:00, без перерыва; сб-вс: выходной</t>
   </si>
   <si>
     <t>54.859938,83.108591</t>
   </si>
   <si>
     <t>Альметьевск</t>
   </si>
   <si>
     <t>Сервисный Центр ИП Пещеров В.В</t>
   </si>
   <si>
     <t>проспект Габдуллы Тукая 31</t>
   </si>
   <si>
     <t>+7(917)299-99-01</t>
   </si>
@@ -1559,51 +1577,51 @@
   <si>
     <t>пн-пт: c 09:00 по 19:00, без перерыва; сб-вс: c 09:00 по 19:00, без перерыва</t>
   </si>
   <si>
     <t>55.114688,61.610226</t>
   </si>
   <si>
     <t>Челябинск</t>
   </si>
   <si>
     <t>Компьютерная клиника №743</t>
   </si>
   <si>
     <t>40 лет Победы 29 В, прием физ.лиц и юр.лиц</t>
   </si>
   <si>
     <t>+7(351)729-81-11</t>
   </si>
   <si>
     <t>aleksey.g@skk743.ru; skk743@skk743.ru; support@skk743.ru</t>
   </si>
   <si>
     <t>https://t.me/skk743</t>
   </si>
   <si>
-    <t>Пн-Пт с 9-00 до 18-00, Сб-Вс - выходной день.</t>
+    <t>пн-пт: с 9-00 по 18-00, сб-вс: выходной</t>
   </si>
   <si>
     <t>55.185379,61.303838</t>
   </si>
   <si>
     <t>Кемерово</t>
   </si>
   <si>
     <t>СЦ Компьютер Мастер</t>
   </si>
   <si>
     <t>ул.Кирова, дом 14, оф. 12</t>
   </si>
   <si>
     <t>+7(905)906-99-97</t>
   </si>
   <si>
     <t>info@km42.pro</t>
   </si>
   <si>
     <t>http://www.km42.pro</t>
   </si>
   <si>
     <t>пн-пт: c 10:00 по 19:00, перерыв: c 13:00 по 14:00; сб: c 13:00 по 17:00, без перерыва; вс: выходной</t>
   </si>
@@ -1652,51 +1670,51 @@
   <si>
     <t>пн-пт: c 09:00 по 19:00; сб: c 11:00 по 18:00 ; вс: выходной</t>
   </si>
   <si>
     <t>55.679275,37.573492</t>
   </si>
   <si>
     <t>Набережные Челны</t>
   </si>
   <si>
     <t>ООО "Сервисный Центр АРХОН"</t>
   </si>
   <si>
     <t>улица Академика Королёва 25Б</t>
   </si>
   <si>
     <t>+7(855)234-16-96</t>
   </si>
   <si>
     <t>zainullina@archon-service.ru</t>
   </si>
   <si>
     <t>https://archon-service.ru/</t>
   </si>
   <si>
-    <t>пн-пт: c 09:00 по 19:00, перерыв: c 13:00 по 13:40; вс: выходной; сб: c 09:00 по 17:00, перерыв: c 13:00 по 13:40</t>
+    <t>пн.-пт: 09:00-17:00, без перерыва; сб.-вс.-выходной</t>
   </si>
   <si>
     <t>55.721422,52.381447</t>
   </si>
   <si>
     <t>ООО "Акком"</t>
   </si>
   <si>
     <t>Школьный бульвар, 3</t>
   </si>
   <si>
     <t>+7(855)239-84-87</t>
   </si>
   <si>
     <t>priemka@akkom.ru</t>
   </si>
   <si>
     <t>Akkom.ru</t>
   </si>
   <si>
     <t>пн-пт: c 9:00 по 19:00, без перерыва; сб: c 10:00 по 17:00, без перерыва; вс: выходной</t>
   </si>
   <si>
     <t>55.746983,52.40518</t>
   </si>
@@ -1739,63 +1757,63 @@
   <si>
     <t>www.tatin.com</t>
   </si>
   <si>
     <t>пн-пт: c 09:00 до 18:00, без перерыва; сб-вс: выходной</t>
   </si>
   <si>
     <t>55.796542,49.132357</t>
   </si>
   <si>
     <t>Компьютерная клиника №999</t>
   </si>
   <si>
     <t>улица Бочкова 9</t>
   </si>
   <si>
     <t>+7(499)444-99-65</t>
   </si>
   <si>
     <t>info@itc999.ru</t>
   </si>
   <si>
     <t>ITC999.ru</t>
   </si>
   <si>
-    <t>пн.-пт.с 09:00 по 21:00, без перерыва; сб: c 10:00 по 16:00, без перерыва; вс: выходной</t>
+    <t>пн.-пт.с 09:00 по 21:00, без перерыва; сб.-вс.: выходной</t>
   </si>
   <si>
     <t>55.810106,37.630553</t>
   </si>
   <si>
     <t>Компьютерная клиника №165</t>
   </si>
   <si>
     <t>ул. Маршала Чуйкова, д.5</t>
   </si>
   <si>
-    <t>+7(843)2035510, +7(937)5851010</t>
+    <t>+7(843)203-55-10, +7(937)585-10-10</t>
   </si>
   <si>
     <t>avilmaservice@mail.ru</t>
   </si>
   <si>
     <t>пн-пт 10:00-19:00, сб  9:00-16:00, вск выходной</t>
   </si>
   <si>
     <t>55.836383,49.105938</t>
   </si>
   <si>
     <t xml:space="preserve">ООО "Е+Е Сервис" </t>
   </si>
   <si>
     <t>Бибиревская улица 4А</t>
   </si>
   <si>
     <t>+7(495)775-36-34</t>
   </si>
   <si>
     <t>denisov_s@epluse.ru</t>
   </si>
   <si>
     <t>www.epluse.ru</t>
   </si>
@@ -1958,51 +1976,51 @@
   <si>
     <t xml:space="preserve">+7(395)325-67-00 </t>
   </si>
   <si>
     <t>bratsk383@itclinic.ru</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>пн-пт: c 09:00 по 19:00, без перерыва; сб: c 11:00 по 15:00, без перерыва; вс: выходной</t>
   </si>
   <si>
     <t>56.174054,101.611289</t>
   </si>
   <si>
     <t>Нижний Новгород</t>
   </si>
   <si>
     <t>Компьютерная клиника №521</t>
   </si>
   <si>
     <t>ул Бекетова 67</t>
   </si>
   <si>
-    <t>+7-831-435-48-44, 4172511</t>
+    <t>+7(831)435-48-44, +7(831)417-25-11</t>
   </si>
   <si>
     <t>info@a-servicenn.ru</t>
   </si>
   <si>
     <t>56.294571,44.026603</t>
   </si>
   <si>
     <t>Томск</t>
   </si>
   <si>
     <t>ООО "ИНТАНТ-СИБИРЬ"</t>
   </si>
   <si>
     <t>улица Вершинина 43В</t>
   </si>
   <si>
     <t>+7(382)256-15-56</t>
   </si>
   <si>
     <t>serv_centr@intant.ru</t>
   </si>
   <si>
     <t>http://service.intant.ru/</t>
   </si>
@@ -2066,72 +2084,72 @@
   <si>
     <t>+7(482)234-71-40</t>
   </si>
   <si>
     <t>tver691@itclinic.ru</t>
   </si>
   <si>
     <t>http://www.wizard-c.ru/napravleniya_new/soputstvuy</t>
   </si>
   <si>
     <t>пн-чт: 9:00-18:00, пт: 9:00-17:00, сб-вс: выходной</t>
   </si>
   <si>
     <t>56.8442,35.900263</t>
   </si>
   <si>
     <t>Екатеринбург</t>
   </si>
   <si>
     <t>ООО "Корус Сервис"</t>
   </si>
   <si>
     <t>ул. Луначарского, д.81, 2 этаж</t>
   </si>
   <si>
-    <t>+7(343)3501321 3508825</t>
+    <t>+7(343)350-13-21 +7(343)350-88-25</t>
   </si>
   <si>
     <t>ZIP@korus.ru;RES@korus.ru;SERV@korus.ru</t>
   </si>
   <si>
     <t>www.korus.ru</t>
   </si>
   <si>
     <t>пн-пт: c 09:00 по 18:30, без перерыва; сб-вс: выходной</t>
   </si>
   <si>
     <t>56.847749,60.618288</t>
   </si>
   <si>
     <t>Компьютерная клиника №966</t>
   </si>
   <si>
     <t>ул. Июльская 53</t>
   </si>
   <si>
-    <t>+7(343)227-60-75; +79954955941</t>
+    <t>+7(343)227-60-75; +7(995)495-59-41</t>
   </si>
   <si>
     <t>bds@techsupport66.ru</t>
   </si>
   <si>
     <t>http://techsupport66.ru</t>
   </si>
   <si>
     <t>пн-пт: c 10:00 по 18:00, без перерыва; сб: c 11:00 по 16:00, без перерыва; вс: выходной</t>
   </si>
   <si>
     <t>56.859999,60.630308</t>
   </si>
   <si>
     <t>Иваново</t>
   </si>
   <si>
     <t>Компьютерная клиника №371</t>
   </si>
   <si>
     <t>ул. Комсомольская, д.8</t>
   </si>
   <si>
     <t>+7(4932)581-370</t>
   </si>
@@ -2255,51 +2273,51 @@
   <si>
     <t>ул 1-я Красноармейская, 3</t>
   </si>
   <si>
     <t xml:space="preserve">+7(342)238-52-80 </t>
   </si>
   <si>
     <t>support@ics.perm.ru</t>
   </si>
   <si>
     <t>http://www.service.perm.ru/</t>
   </si>
   <si>
     <t>пн-пт: c 09:00 по 19:00, без перерыва; сб-вс: выходной</t>
   </si>
   <si>
     <t>58.004914,56.26596</t>
   </si>
   <si>
     <t>СЦ СТОБУКОФФ</t>
   </si>
   <si>
     <t>ул.Советская, д. 47 "Б"</t>
   </si>
   <si>
-    <t>+7(342)210-54-55 210529</t>
+    <t>+7(342)210-54-55  +7(342)221-05-29</t>
   </si>
   <si>
     <t>info@stobookoff.ru</t>
   </si>
   <si>
     <t xml:space="preserve"> www.stobookoff.ru</t>
   </si>
   <si>
     <t>58.014436,56.238956</t>
   </si>
   <si>
     <t>Рыбинск</t>
   </si>
   <si>
     <t>Компьютерная клиника №762</t>
   </si>
   <si>
     <t>Центральный микрорайон, улица Ломоносова 30</t>
   </si>
   <si>
     <t>+7(485)528-39-99</t>
   </si>
   <si>
     <t>igor@itclinic762.ru; andrey@itclinic762.ru;</t>
   </si>
@@ -2896,51 +2914,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I118"/>
+  <dimension ref="A1:I119"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -4301,1584 +4319,1607 @@
         <v>396</v>
       </c>
       <c r="G56" t="s">
         <v>63</v>
       </c>
       <c r="H56" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>398</v>
       </c>
       <c r="B57" t="s">
         <v>399</v>
       </c>
       <c r="C57" t="s">
         <v>400</v>
       </c>
       <c r="D57" t="s">
         <v>401</v>
       </c>
       <c r="E57" t="s">
         <v>402</v>
       </c>
-      <c r="F57" t="s">
+      <c r="G57" t="s">
+        <v>299</v>
+      </c>
+      <c r="H57" t="s">
         <v>403</v>
-      </c>
-[...4 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>404</v>
+      </c>
+      <c r="B58" t="s">
+        <v>405</v>
+      </c>
+      <c r="C58" t="s">
         <v>406</v>
       </c>
-      <c r="B58" t="s">
+      <c r="D58" t="s">
         <v>407</v>
       </c>
-      <c r="C58" t="s">
+      <c r="E58" t="s">
         <v>408</v>
       </c>
-      <c r="D58" t="s">
+      <c r="F58" t="s">
         <v>409</v>
       </c>
-      <c r="E58" t="s">
+      <c r="G58" t="s">
         <v>410</v>
       </c>
-      <c r="F58" t="s">
+      <c r="H58" t="s">
         <v>411</v>
-      </c>
-[...4 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>412</v>
+      </c>
+      <c r="B59" t="s">
+        <v>413</v>
+      </c>
+      <c r="C59" t="s">
         <v>414</v>
       </c>
-      <c r="B59" t="s">
+      <c r="D59" t="s">
         <v>415</v>
       </c>
-      <c r="C59" t="s">
+      <c r="E59" t="s">
         <v>416</v>
       </c>
-      <c r="D59" t="s">
+      <c r="F59" t="s">
         <v>417</v>
       </c>
-      <c r="E59" t="s">
+      <c r="G59" t="s">
         <v>418</v>
       </c>
-      <c r="F59" t="s">
+      <c r="H59" t="s">
         <v>419</v>
-      </c>
-[...4 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>420</v>
+      </c>
+      <c r="B60" t="s">
         <v>421</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>422</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>423</v>
       </c>
-      <c r="D60" t="s">
+      <c r="E60" t="s">
         <v>424</v>
       </c>
-      <c r="E60" t="s">
+      <c r="F60" t="s">
         <v>425</v>
       </c>
-      <c r="F60" t="s">
+      <c r="G60" t="s">
+        <v>228</v>
+      </c>
+      <c r="H60" t="s">
         <v>426</v>
-      </c>
-[...4 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="B61" t="s">
         <v>428</v>
       </c>
       <c r="C61" t="s">
         <v>429</v>
       </c>
       <c r="D61" t="s">
         <v>430</v>
       </c>
       <c r="E61" t="s">
         <v>431</v>
       </c>
+      <c r="F61" t="s">
+        <v>432</v>
+      </c>
       <c r="G61" t="s">
         <v>108</v>
       </c>
       <c r="H61" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="B62" t="s">
         <v>434</v>
       </c>
       <c r="C62" t="s">
         <v>435</v>
       </c>
       <c r="D62" t="s">
         <v>436</v>
       </c>
       <c r="E62" t="s">
         <v>437</v>
       </c>
       <c r="G62" t="s">
+        <v>108</v>
+      </c>
+      <c r="H62" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>439</v>
+      </c>
+      <c r="B63" t="s">
         <v>440</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>441</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>442</v>
       </c>
-      <c r="D63" t="s">
+      <c r="E63" t="s">
         <v>443</v>
       </c>
-      <c r="E63" t="s">
+      <c r="G63" t="s">
         <v>444</v>
       </c>
-      <c r="F63" t="s">
+      <c r="H63" t="s">
         <v>445</v>
-      </c>
-[...4 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>446</v>
+      </c>
+      <c r="B64" t="s">
         <v>447</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>448</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
         <v>449</v>
       </c>
-      <c r="D64" t="s">
+      <c r="E64" t="s">
         <v>450</v>
       </c>
-      <c r="E64" t="s">
+      <c r="F64" t="s">
         <v>451</v>
       </c>
       <c r="G64" t="s">
+        <v>249</v>
+      </c>
+      <c r="H64" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>440</v>
+        <v>453</v>
       </c>
       <c r="B65" t="s">
         <v>454</v>
       </c>
       <c r="C65" t="s">
         <v>455</v>
       </c>
       <c r="D65" t="s">
         <v>456</v>
       </c>
       <c r="E65" t="s">
         <v>457</v>
       </c>
       <c r="G65" t="s">
-        <v>228</v>
+        <v>458</v>
       </c>
       <c r="H65" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B66" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C66" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D66" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E66" t="s">
-        <v>462</v>
-[...1 lines deleted...]
-      <c r="F66" t="s">
         <v>463</v>
       </c>
       <c r="G66" t="s">
+        <v>228</v>
+      </c>
+      <c r="H66" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>453</v>
+      </c>
+      <c r="B67" t="s">
+        <v>465</v>
+      </c>
+      <c r="C67" t="s">
         <v>466</v>
       </c>
-      <c r="B67" t="s">
+      <c r="D67" t="s">
         <v>467</v>
       </c>
-      <c r="C67" t="s">
+      <c r="E67" t="s">
         <v>468</v>
       </c>
-      <c r="D67" t="s">
+      <c r="F67" t="s">
         <v>469</v>
       </c>
-      <c r="E67" t="s">
+      <c r="G67" t="s">
         <v>470</v>
       </c>
-      <c r="F67" t="s">
+      <c r="H67" t="s">
         <v>471</v>
-      </c>
-[...4 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>472</v>
+      </c>
+      <c r="B68" t="s">
+        <v>473</v>
+      </c>
+      <c r="C68" t="s">
         <v>474</v>
       </c>
-      <c r="B68" t="s">
+      <c r="D68" t="s">
         <v>475</v>
       </c>
-      <c r="C68" t="s">
+      <c r="E68" t="s">
         <v>476</v>
       </c>
-      <c r="D68" t="s">
+      <c r="F68" t="s">
         <v>477</v>
       </c>
-      <c r="E68" t="s">
+      <c r="G68" t="s">
         <v>478</v>
       </c>
-      <c r="G68" t="s">
+      <c r="H68" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>480</v>
+      </c>
+      <c r="B69" t="s">
         <v>481</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" t="s">
         <v>482</v>
       </c>
-      <c r="C69" t="s">
+      <c r="D69" t="s">
         <v>483</v>
       </c>
-      <c r="D69" t="s">
+      <c r="E69" t="s">
         <v>484</v>
       </c>
-      <c r="E69" t="s">
+      <c r="G69" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H69" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="B70" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C70" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D70" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E70" t="s">
-        <v>490</v>
-[...1 lines deleted...]
-      <c r="F70" t="s">
         <v>491</v>
       </c>
       <c r="G70" t="s">
-        <v>108</v>
+        <v>78</v>
       </c>
       <c r="H70" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>466</v>
+        <v>487</v>
       </c>
       <c r="B71" t="s">
         <v>493</v>
       </c>
       <c r="C71" t="s">
         <v>494</v>
       </c>
       <c r="D71" t="s">
         <v>495</v>
       </c>
       <c r="E71" t="s">
         <v>496</v>
       </c>
       <c r="F71" t="s">
         <v>497</v>
       </c>
       <c r="G71" t="s">
+        <v>108</v>
+      </c>
+      <c r="H71" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
+        <v>472</v>
+      </c>
+      <c r="B72" t="s">
+        <v>499</v>
+      </c>
+      <c r="C72" t="s">
         <v>500</v>
       </c>
-      <c r="B72" t="s">
+      <c r="D72" t="s">
         <v>501</v>
       </c>
-      <c r="C72" t="s">
+      <c r="E72" t="s">
         <v>502</v>
       </c>
-      <c r="D72" t="s">
+      <c r="F72" t="s">
         <v>503</v>
       </c>
-      <c r="E72" t="s">
+      <c r="G72" t="s">
         <v>504</v>
       </c>
-      <c r="F72" t="s">
-[...2 lines deleted...]
-      <c r="G72" t="s">
+      <c r="H72" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
+        <v>506</v>
+      </c>
+      <c r="B73" t="s">
         <v>507</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" t="s">
         <v>508</v>
       </c>
-      <c r="C73" t="s">
+      <c r="D73" t="s">
         <v>509</v>
       </c>
-      <c r="D73" t="s">
+      <c r="E73" t="s">
         <v>510</v>
       </c>
-      <c r="E73" t="s">
+      <c r="F73" t="s">
+        <v>255</v>
+      </c>
+      <c r="G73" t="s">
         <v>511</v>
       </c>
-      <c r="F73" t="s">
+      <c r="H73" t="s">
         <v>512</v>
-      </c>
-[...4 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
+        <v>513</v>
+      </c>
+      <c r="B74" t="s">
+        <v>514</v>
+      </c>
+      <c r="C74" t="s">
         <v>515</v>
       </c>
-      <c r="B74" t="s">
+      <c r="D74" t="s">
         <v>516</v>
       </c>
-      <c r="C74" t="s">
+      <c r="E74" t="s">
         <v>517</v>
       </c>
-      <c r="D74" t="s">
+      <c r="F74" t="s">
         <v>518</v>
       </c>
-      <c r="E74" t="s">
+      <c r="G74" t="s">
         <v>519</v>
       </c>
-      <c r="F74" t="s">
+      <c r="H74" t="s">
         <v>520</v>
-      </c>
-[...4 lines deleted...]
-        <v>522</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
+        <v>521</v>
+      </c>
+      <c r="B75" t="s">
+        <v>522</v>
+      </c>
+      <c r="C75" t="s">
         <v>523</v>
       </c>
-      <c r="B75" t="s">
+      <c r="D75" t="s">
         <v>524</v>
       </c>
-      <c r="C75" t="s">
+      <c r="E75" t="s">
         <v>525</v>
       </c>
-      <c r="D75" t="s">
+      <c r="F75" t="s">
         <v>526</v>
       </c>
-      <c r="E75" t="s">
+      <c r="G75" t="s">
         <v>527</v>
       </c>
-      <c r="F75" t="s">
+      <c r="H75" t="s">
         <v>528</v>
-      </c>
-[...4 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
+        <v>529</v>
+      </c>
+      <c r="B76" t="s">
+        <v>530</v>
+      </c>
+      <c r="C76" t="s">
         <v>531</v>
       </c>
-      <c r="B76" t="s">
+      <c r="D76" t="s">
         <v>532</v>
       </c>
-      <c r="C76" t="s">
+      <c r="E76" t="s">
         <v>533</v>
       </c>
-      <c r="D76" t="s">
+      <c r="F76" t="s">
         <v>534</v>
       </c>
-      <c r="E76" t="s">
+      <c r="G76" t="s">
         <v>535</v>
       </c>
-      <c r="G76" t="s">
+      <c r="H76" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
+        <v>537</v>
+      </c>
+      <c r="B77" t="s">
         <v>538</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" t="s">
         <v>539</v>
       </c>
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>540</v>
       </c>
-      <c r="D77" t="s">
+      <c r="E77" t="s">
         <v>541</v>
       </c>
-      <c r="E77" t="s">
+      <c r="G77" t="s">
         <v>542</v>
       </c>
-      <c r="F77" t="s">
+      <c r="H77" t="s">
         <v>543</v>
-      </c>
-[...4 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="B78" t="s">
+        <v>545</v>
+      </c>
+      <c r="C78" t="s">
         <v>546</v>
       </c>
-      <c r="C78" t="s">
+      <c r="D78" t="s">
         <v>547</v>
       </c>
-      <c r="D78" t="s">
+      <c r="E78" t="s">
         <v>548</v>
       </c>
-      <c r="E78" t="s">
+      <c r="F78" t="s">
         <v>549</v>
       </c>
-      <c r="F78" t="s">
+      <c r="G78" t="s">
         <v>550</v>
       </c>
-      <c r="G78" t="s">
+      <c r="H78" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
+        <v>544</v>
+      </c>
+      <c r="B79" t="s">
+        <v>552</v>
+      </c>
+      <c r="C79" t="s">
         <v>553</v>
       </c>
-      <c r="B79" t="s">
+      <c r="D79" t="s">
         <v>554</v>
       </c>
-      <c r="C79" t="s">
+      <c r="E79" t="s">
         <v>555</v>
       </c>
-      <c r="D79" t="s">
+      <c r="F79" t="s">
         <v>556</v>
       </c>
-      <c r="E79" t="s">
+      <c r="G79" t="s">
         <v>557</v>
       </c>
-      <c r="G79" t="s">
+      <c r="H79" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
+        <v>559</v>
+      </c>
+      <c r="B80" t="s">
         <v>560</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" t="s">
         <v>561</v>
       </c>
-      <c r="C80" t="s">
+      <c r="D80" t="s">
         <v>562</v>
       </c>
-      <c r="D80" t="s">
+      <c r="E80" t="s">
         <v>563</v>
       </c>
-      <c r="E80" t="s">
+      <c r="G80" t="s">
         <v>564</v>
       </c>
-      <c r="F80" t="s">
+      <c r="H80" t="s">
         <v>565</v>
-      </c>
-[...4 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>531</v>
+        <v>566</v>
       </c>
       <c r="B81" t="s">
+        <v>567</v>
+      </c>
+      <c r="C81" t="s">
         <v>568</v>
       </c>
-      <c r="C81" t="s">
+      <c r="D81" t="s">
         <v>569</v>
       </c>
-      <c r="D81" t="s">
+      <c r="E81" t="s">
         <v>570</v>
       </c>
-      <c r="E81" t="s">
+      <c r="F81" t="s">
         <v>571</v>
       </c>
-      <c r="F81" t="s">
+      <c r="G81" t="s">
         <v>572</v>
       </c>
-      <c r="G81" t="s">
+      <c r="H81" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>560</v>
+        <v>537</v>
       </c>
       <c r="B82" t="s">
+        <v>574</v>
+      </c>
+      <c r="C82" t="s">
         <v>575</v>
       </c>
-      <c r="C82" t="s">
+      <c r="D82" t="s">
         <v>576</v>
       </c>
-      <c r="D82" t="s">
+      <c r="E82" t="s">
         <v>577</v>
       </c>
-      <c r="E82" t="s">
+      <c r="F82" t="s">
         <v>578</v>
       </c>
       <c r="G82" t="s">
         <v>579</v>
       </c>
       <c r="H82" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>531</v>
+        <v>566</v>
       </c>
       <c r="B83" t="s">
         <v>581</v>
       </c>
       <c r="C83" t="s">
         <v>582</v>
       </c>
       <c r="D83" t="s">
         <v>583</v>
       </c>
       <c r="E83" t="s">
         <v>584</v>
       </c>
-      <c r="F83" t="s">
+      <c r="G83" t="s">
         <v>585</v>
       </c>
       <c r="H83" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="B84" t="s">
         <v>587</v>
       </c>
       <c r="C84" t="s">
         <v>588</v>
       </c>
       <c r="D84" t="s">
         <v>589</v>
       </c>
       <c r="E84" t="s">
         <v>590</v>
       </c>
       <c r="F84" t="s">
         <v>591</v>
       </c>
-      <c r="G84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H84" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
+        <v>537</v>
+      </c>
+      <c r="B85" t="s">
         <v>593</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" t="s">
         <v>594</v>
       </c>
-      <c r="C85" t="s">
+      <c r="D85" t="s">
         <v>595</v>
       </c>
-      <c r="D85" t="s">
+      <c r="E85" t="s">
         <v>596</v>
       </c>
-      <c r="E85" t="s">
+      <c r="F85" t="s">
         <v>597</v>
       </c>
-      <c r="F85" t="s">
+      <c r="G85" t="s">
+        <v>78</v>
+      </c>
+      <c r="H85" t="s">
         <v>598</v>
-      </c>
-[...4 lines deleted...]
-        <v>600</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="B86" t="s">
+        <v>600</v>
+      </c>
+      <c r="C86" t="s">
         <v>601</v>
       </c>
-      <c r="C86" t="s">
+      <c r="D86" t="s">
         <v>602</v>
       </c>
-      <c r="D86" t="s">
+      <c r="E86" t="s">
         <v>603</v>
       </c>
-      <c r="E86" t="s">
+      <c r="F86" t="s">
         <v>604</v>
       </c>
-      <c r="F86" t="s">
+      <c r="G86" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="H86" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="B87" t="s">
         <v>607</v>
       </c>
       <c r="C87" t="s">
         <v>608</v>
       </c>
       <c r="D87" t="s">
         <v>609</v>
       </c>
       <c r="E87" t="s">
         <v>610</v>
       </c>
+      <c r="F87" t="s">
+        <v>611</v>
+      </c>
+      <c r="G87" t="s">
+        <v>48</v>
+      </c>
       <c r="H87" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
-        <v>612</v>
+        <v>599</v>
       </c>
       <c r="B88" t="s">
         <v>613</v>
       </c>
       <c r="C88" t="s">
         <v>614</v>
       </c>
       <c r="D88" t="s">
         <v>615</v>
       </c>
       <c r="E88" t="s">
         <v>616</v>
       </c>
-      <c r="F88" t="s">
+      <c r="H88" t="s">
         <v>617</v>
-      </c>
-[...4 lines deleted...]
-        <v>619</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
+        <v>618</v>
+      </c>
+      <c r="B89" t="s">
+        <v>619</v>
+      </c>
+      <c r="C89" t="s">
         <v>620</v>
       </c>
-      <c r="B89" t="s">
+      <c r="D89" t="s">
         <v>621</v>
       </c>
-      <c r="C89" t="s">
+      <c r="E89" t="s">
         <v>622</v>
       </c>
-      <c r="D89" t="s">
+      <c r="F89" t="s">
         <v>623</v>
       </c>
-      <c r="E89" t="s">
+      <c r="G89" t="s">
         <v>624</v>
       </c>
-      <c r="F89" t="s">
+      <c r="H89" t="s">
         <v>625</v>
-      </c>
-[...4 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
-        <v>612</v>
+        <v>626</v>
       </c>
       <c r="B90" t="s">
+        <v>627</v>
+      </c>
+      <c r="C90" t="s">
         <v>628</v>
       </c>
-      <c r="C90" t="s">
+      <c r="D90" t="s">
         <v>629</v>
       </c>
-      <c r="D90" t="s">
+      <c r="E90" t="s">
         <v>630</v>
       </c>
-      <c r="E90" t="s">
+      <c r="F90" t="s">
         <v>631</v>
       </c>
-      <c r="F90" t="s">
+      <c r="G90" t="s">
         <v>632</v>
       </c>
-      <c r="G90" t="s">
+      <c r="H90" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
+        <v>618</v>
+      </c>
+      <c r="B91" t="s">
+        <v>634</v>
+      </c>
+      <c r="C91" t="s">
         <v>635</v>
       </c>
-      <c r="B91" t="s">
+      <c r="D91" t="s">
         <v>636</v>
       </c>
-      <c r="C91" t="s">
+      <c r="E91" t="s">
         <v>637</v>
       </c>
-      <c r="D91" t="s">
+      <c r="F91" t="s">
         <v>638</v>
       </c>
-      <c r="E91" t="s">
+      <c r="G91" t="s">
         <v>639</v>
       </c>
-      <c r="F91" t="s">
+      <c r="H91" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
+        <v>641</v>
+      </c>
+      <c r="B92" t="s">
+        <v>642</v>
+      </c>
+      <c r="C92" t="s">
         <v>643</v>
       </c>
-      <c r="B92" t="s">
+      <c r="D92" t="s">
         <v>644</v>
       </c>
-      <c r="C92" t="s">
+      <c r="E92" t="s">
         <v>645</v>
       </c>
-      <c r="D92" t="s">
+      <c r="F92" t="s">
         <v>646</v>
       </c>
-      <c r="E92" t="s">
+      <c r="G92" t="s">
         <v>647</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="H92" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>649</v>
       </c>
       <c r="B93" t="s">
         <v>650</v>
       </c>
       <c r="C93" t="s">
         <v>651</v>
       </c>
       <c r="D93" t="s">
         <v>652</v>
       </c>
       <c r="E93" t="s">
         <v>653</v>
       </c>
-      <c r="F93" t="s">
+      <c r="G93" t="s">
+        <v>108</v>
+      </c>
+      <c r="H93" t="s">
         <v>654</v>
-      </c>
-[...4 lines deleted...]
-        <v>655</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
       <c r="B94" t="s">
         <v>656</v>
       </c>
       <c r="C94" t="s">
         <v>657</v>
       </c>
       <c r="D94" t="s">
         <v>658</v>
       </c>
       <c r="E94" t="s">
         <v>659</v>
       </c>
       <c r="F94" t="s">
         <v>660</v>
       </c>
       <c r="G94" t="s">
+        <v>114</v>
+      </c>
+      <c r="H94" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
+        <v>655</v>
+      </c>
+      <c r="B95" t="s">
+        <v>662</v>
+      </c>
+      <c r="C95" t="s">
         <v>663</v>
       </c>
-      <c r="B95" t="s">
+      <c r="D95" t="s">
         <v>664</v>
       </c>
-      <c r="C95" t="s">
+      <c r="E95" t="s">
         <v>665</v>
       </c>
-      <c r="D95" t="s">
+      <c r="F95" t="s">
         <v>666</v>
       </c>
-      <c r="E95" t="s">
+      <c r="G95" t="s">
         <v>667</v>
       </c>
-      <c r="F95" t="s">
+      <c r="H95" t="s">
         <v>668</v>
-      </c>
-[...4 lines deleted...]
-        <v>670</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
+        <v>669</v>
+      </c>
+      <c r="B96" t="s">
+        <v>670</v>
+      </c>
+      <c r="C96" t="s">
         <v>671</v>
       </c>
-      <c r="B96" t="s">
+      <c r="D96" t="s">
         <v>672</v>
       </c>
-      <c r="C96" t="s">
+      <c r="E96" t="s">
         <v>673</v>
       </c>
-      <c r="D96" t="s">
+      <c r="F96" t="s">
         <v>674</v>
       </c>
-      <c r="E96" t="s">
+      <c r="G96" t="s">
         <v>675</v>
       </c>
-      <c r="F96" t="s">
+      <c r="H96" t="s">
         <v>676</v>
-      </c>
-[...4 lines deleted...]
-        <v>678</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
+        <v>677</v>
+      </c>
+      <c r="B97" t="s">
+        <v>678</v>
+      </c>
+      <c r="C97" t="s">
         <v>679</v>
       </c>
-      <c r="B97" t="s">
+      <c r="D97" t="s">
         <v>680</v>
       </c>
-      <c r="C97" t="s">
+      <c r="E97" t="s">
         <v>681</v>
       </c>
-      <c r="D97" t="s">
+      <c r="F97" t="s">
         <v>682</v>
       </c>
-      <c r="E97" t="s">
+      <c r="G97" t="s">
         <v>683</v>
       </c>
-      <c r="F97" t="s">
+      <c r="H97" t="s">
         <v>684</v>
-      </c>
-[...4 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="B98" t="s">
+        <v>686</v>
+      </c>
+      <c r="C98" t="s">
         <v>687</v>
       </c>
-      <c r="C98" t="s">
+      <c r="D98" t="s">
         <v>688</v>
       </c>
-      <c r="D98" t="s">
+      <c r="E98" t="s">
         <v>689</v>
       </c>
-      <c r="E98" t="s">
+      <c r="F98" t="s">
         <v>690</v>
       </c>
-      <c r="F98" t="s">
+      <c r="G98" t="s">
         <v>691</v>
       </c>
-      <c r="G98" t="s">
+      <c r="H98" t="s">
         <v>692</v>
-      </c>
-[...1 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
+        <v>685</v>
+      </c>
+      <c r="B99" t="s">
+        <v>693</v>
+      </c>
+      <c r="C99" t="s">
         <v>694</v>
       </c>
-      <c r="B99" t="s">
+      <c r="D99" t="s">
         <v>695</v>
       </c>
-      <c r="C99" t="s">
+      <c r="E99" t="s">
         <v>696</v>
       </c>
-      <c r="D99" t="s">
+      <c r="F99" t="s">
         <v>697</v>
       </c>
-      <c r="E99" t="s">
+      <c r="G99" t="s">
         <v>698</v>
       </c>
-      <c r="F99" t="s">
-[...2 lines deleted...]
-      <c r="G99" t="s">
+      <c r="H99" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
+        <v>700</v>
+      </c>
+      <c r="B100" t="s">
         <v>701</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" t="s">
         <v>702</v>
       </c>
-      <c r="C100" t="s">
+      <c r="D100" t="s">
         <v>703</v>
       </c>
-      <c r="D100" t="s">
+      <c r="E100" t="s">
         <v>704</v>
-      </c>
-[...1 lines deleted...]
-        <v>705</v>
       </c>
       <c r="F100" t="s">
         <v>255</v>
       </c>
       <c r="G100" t="s">
+        <v>705</v>
+      </c>
+      <c r="H100" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
+        <v>707</v>
+      </c>
+      <c r="B101" t="s">
         <v>708</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" t="s">
         <v>709</v>
       </c>
-      <c r="C101" t="s">
+      <c r="D101" t="s">
         <v>710</v>
       </c>
-      <c r="D101" t="s">
+      <c r="E101" t="s">
         <v>711</v>
       </c>
-      <c r="E101" t="s">
+      <c r="F101" t="s">
+        <v>255</v>
+      </c>
+      <c r="G101" t="s">
         <v>712</v>
       </c>
-      <c r="F101" t="s">
+      <c r="H101" t="s">
         <v>713</v>
-      </c>
-[...4 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
+        <v>714</v>
+      </c>
+      <c r="B102" t="s">
+        <v>715</v>
+      </c>
+      <c r="C102" t="s">
         <v>716</v>
       </c>
-      <c r="B102" t="s">
+      <c r="D102" t="s">
         <v>717</v>
       </c>
-      <c r="C102" t="s">
+      <c r="E102" t="s">
         <v>718</v>
       </c>
-      <c r="D102" t="s">
+      <c r="F102" t="s">
         <v>719</v>
       </c>
-      <c r="E102" t="s">
+      <c r="G102" t="s">
         <v>720</v>
       </c>
-      <c r="F102" t="s">
+      <c r="H102" t="s">
         <v>721</v>
-      </c>
-[...4 lines deleted...]
-        <v>722</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
+        <v>722</v>
+      </c>
+      <c r="B103" t="s">
         <v>723</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" t="s">
         <v>724</v>
       </c>
-      <c r="C103" t="s">
+      <c r="D103" t="s">
         <v>725</v>
       </c>
-      <c r="D103" t="s">
+      <c r="E103" t="s">
         <v>726</v>
       </c>
-      <c r="E103" t="s">
+      <c r="F103" t="s">
         <v>727</v>
+      </c>
+      <c r="G103" t="s">
+        <v>108</v>
       </c>
       <c r="H103" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
       <c r="B104" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="C104" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="D104" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E104" t="s">
-        <v>732</v>
-[...1 lines deleted...]
-      <c r="F104" t="s">
         <v>733</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="H104" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
+        <v>729</v>
+      </c>
+      <c r="B105" t="s">
         <v>735</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" t="s">
         <v>736</v>
       </c>
-      <c r="C105" t="s">
+      <c r="D105" t="s">
         <v>737</v>
       </c>
-      <c r="D105" t="s">
+      <c r="E105" t="s">
         <v>738</v>
       </c>
-      <c r="E105" t="s">
+      <c r="F105" t="s">
         <v>739</v>
       </c>
-      <c r="F105" t="s">
+      <c r="G105" t="s">
+        <v>155</v>
+      </c>
+      <c r="H105" t="s">
         <v>740</v>
-      </c>
-[...4 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
-        <v>735</v>
+        <v>741</v>
       </c>
       <c r="B106" t="s">
+        <v>742</v>
+      </c>
+      <c r="C106" t="s">
         <v>743</v>
       </c>
-      <c r="C106" t="s">
+      <c r="D106" t="s">
         <v>744</v>
       </c>
-      <c r="D106" t="s">
+      <c r="E106" t="s">
         <v>745</v>
       </c>
-      <c r="E106" t="s">
+      <c r="F106" t="s">
         <v>746</v>
       </c>
-      <c r="F106" t="s">
+      <c r="G106" t="s">
         <v>747</v>
       </c>
       <c r="H106" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
+        <v>741</v>
+      </c>
+      <c r="B107" t="s">
         <v>749</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" t="s">
         <v>750</v>
       </c>
-      <c r="C107" t="s">
+      <c r="D107" t="s">
         <v>751</v>
       </c>
-      <c r="D107" t="s">
+      <c r="E107" t="s">
         <v>752</v>
       </c>
-      <c r="E107" t="s">
+      <c r="F107" t="s">
         <v>753</v>
       </c>
-      <c r="F107" t="s">
+      <c r="H107" t="s">
         <v>754</v>
-      </c>
-[...4 lines deleted...]
-        <v>755</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
+        <v>755</v>
+      </c>
+      <c r="B108" t="s">
         <v>756</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" t="s">
         <v>757</v>
       </c>
-      <c r="C108" t="s">
+      <c r="D108" t="s">
         <v>758</v>
       </c>
-      <c r="D108" t="s">
+      <c r="E108" t="s">
         <v>759</v>
       </c>
-      <c r="E108" t="s">
+      <c r="F108" t="s">
         <v>760</v>
       </c>
-      <c r="F108" t="s">
+      <c r="G108" t="s">
+        <v>108</v>
+      </c>
+      <c r="H108" t="s">
         <v>761</v>
-      </c>
-[...4 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
+        <v>762</v>
+      </c>
+      <c r="B109" t="s">
+        <v>763</v>
+      </c>
+      <c r="C109" t="s">
         <v>764</v>
       </c>
-      <c r="B109" t="s">
+      <c r="D109" t="s">
         <v>765</v>
       </c>
-      <c r="C109" t="s">
+      <c r="E109" t="s">
         <v>766</v>
       </c>
-      <c r="D109" t="s">
+      <c r="F109" t="s">
         <v>767</v>
       </c>
-      <c r="E109" t="s">
+      <c r="G109" t="s">
         <v>768</v>
       </c>
-      <c r="F109" t="s">
+      <c r="H109" t="s">
         <v>769</v>
-      </c>
-[...4 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
+        <v>770</v>
+      </c>
+      <c r="B110" t="s">
         <v>771</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" t="s">
         <v>772</v>
       </c>
-      <c r="C110" t="s">
+      <c r="D110" t="s">
         <v>773</v>
       </c>
-      <c r="D110" t="s">
+      <c r="E110" t="s">
         <v>774</v>
       </c>
-      <c r="E110" t="s">
+      <c r="F110" t="s">
         <v>775</v>
+      </c>
+      <c r="G110" t="s">
+        <v>108</v>
       </c>
       <c r="H110" t="s">
         <v>776</v>
       </c>
-      <c r="I110" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
+        <v>777</v>
+      </c>
+      <c r="B111" t="s">
         <v>778</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" t="s">
         <v>779</v>
       </c>
-      <c r="C111" t="s">
+      <c r="D111" t="s">
         <v>780</v>
       </c>
-      <c r="D111" t="s">
+      <c r="E111" t="s">
         <v>781</v>
       </c>
-      <c r="E111" t="s">
+      <c r="H111" t="s">
         <v>782</v>
       </c>
-      <c r="G111" t="s">
-[...2 lines deleted...]
-      <c r="H111" t="s">
+      <c r="I111" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
       <c r="B112" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="C112" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="D112" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="E112" t="s">
-        <v>787</v>
-[...1 lines deleted...]
-      <c r="F112" t="s">
         <v>788</v>
       </c>
       <c r="G112" t="s">
+        <v>63</v>
+      </c>
+      <c r="H112" t="s">
         <v>789</v>
-      </c>
-[...1 lines deleted...]
-        <v>790</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
       <c r="B113" t="s">
+        <v>790</v>
+      </c>
+      <c r="C113" t="s">
         <v>791</v>
       </c>
-      <c r="C113" t="s">
+      <c r="D113" t="s">
         <v>792</v>
       </c>
-      <c r="D113" t="s">
+      <c r="E113" t="s">
         <v>793</v>
       </c>
-      <c r="E113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F113" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
       <c r="G113" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="H113" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
       <c r="B114" t="s">
+        <v>797</v>
+      </c>
+      <c r="C114" t="s">
+        <v>798</v>
+      </c>
+      <c r="D114" t="s">
+        <v>799</v>
+      </c>
+      <c r="E114" t="s">
+        <v>793</v>
+      </c>
+      <c r="F114" t="s">
+        <v>794</v>
+      </c>
+      <c r="G114" t="s">
         <v>795</v>
       </c>
-      <c r="C114" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H114" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
-        <v>799</v>
+        <v>784</v>
       </c>
       <c r="B115" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="C115" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="D115" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="E115" t="s">
-        <v>803</v>
+        <v>793</v>
       </c>
       <c r="F115" t="s">
+        <v>794</v>
+      </c>
+      <c r="G115" t="s">
+        <v>795</v>
+      </c>
+      <c r="H115" t="s">
         <v>804</v>
-      </c>
-[...4 lines deleted...]
-        <v>805</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
+        <v>805</v>
+      </c>
+      <c r="B116" t="s">
         <v>806</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" t="s">
         <v>807</v>
       </c>
-      <c r="C116" t="s">
+      <c r="D116" t="s">
         <v>808</v>
       </c>
-      <c r="D116" t="s">
+      <c r="E116" t="s">
         <v>809</v>
       </c>
-      <c r="E116" t="s">
+      <c r="F116" t="s">
         <v>810</v>
       </c>
       <c r="G116" t="s">
+        <v>768</v>
+      </c>
+      <c r="H116" t="s">
         <v>811</v>
-      </c>
-[...1 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
+        <v>812</v>
+      </c>
+      <c r="B117" t="s">
         <v>813</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" t="s">
         <v>814</v>
       </c>
-      <c r="C117" t="s">
+      <c r="D117" t="s">
         <v>815</v>
       </c>
-      <c r="D117" t="s">
+      <c r="E117" t="s">
         <v>816</v>
       </c>
-      <c r="E117" t="s">
+      <c r="G117" t="s">
         <v>817</v>
       </c>
-      <c r="F117" t="s">
+      <c r="H117" t="s">
         <v>818</v>
-      </c>
-[...4 lines deleted...]
-        <v>819</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
+        <v>819</v>
+      </c>
+      <c r="B118" t="s">
         <v>820</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" t="s">
         <v>821</v>
       </c>
-      <c r="C118" t="s">
+      <c r="D118" t="s">
         <v>822</v>
       </c>
-      <c r="D118" t="s">
+      <c r="E118" t="s">
         <v>823</v>
       </c>
-      <c r="E118" t="s">
+      <c r="F118" t="s">
         <v>824</v>
       </c>
       <c r="G118" t="s">
+        <v>108</v>
+      </c>
+      <c r="H118" t="s">
         <v>825</v>
       </c>
-      <c r="H118" t="s">
+    </row>
+    <row r="119" spans="1:9">
+      <c r="A119" t="s">
         <v>826</v>
+      </c>
+      <c r="B119" t="s">
+        <v>827</v>
+      </c>
+      <c r="C119" t="s">
+        <v>828</v>
+      </c>
+      <c r="D119" t="s">
+        <v>829</v>
+      </c>
+      <c r="E119" t="s">
+        <v>830</v>
+      </c>
+      <c r="G119" t="s">
+        <v>831</v>
+      </c>
+      <c r="H119" t="s">
+        <v>832</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
   <sheetViews>
@@ -5946,239 +5987,239 @@
       </c>
       <c r="B3" t="s">
         <v>110</v>
       </c>
       <c r="C3" t="s">
         <v>111</v>
       </c>
       <c r="D3" t="s">
         <v>112</v>
       </c>
       <c r="E3" t="s">
         <v>113</v>
       </c>
       <c r="G3" t="s">
         <v>114</v>
       </c>
       <c r="H3" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>103</v>
       </c>
       <c r="B4" t="s">
-        <v>827</v>
+        <v>833</v>
       </c>
       <c r="C4" t="s">
-        <v>828</v>
+        <v>834</v>
       </c>
       <c r="D4" t="s">
-        <v>829</v>
+        <v>835</v>
       </c>
       <c r="E4" t="s">
-        <v>830</v>
+        <v>836</v>
       </c>
       <c r="F4" t="s">
-        <v>831</v>
+        <v>837</v>
       </c>
       <c r="G4" t="s">
-        <v>832</v>
+        <v>838</v>
       </c>
       <c r="H4" t="s">
-        <v>833</v>
+        <v>839</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="B5" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="C5" t="s">
-        <v>835</v>
+        <v>841</v>
       </c>
       <c r="D5" t="s">
-        <v>836</v>
+        <v>842</v>
       </c>
       <c r="E5" t="s">
-        <v>837</v>
+        <v>843</v>
       </c>
       <c r="F5" t="s">
-        <v>838</v>
+        <v>844</v>
       </c>
       <c r="H5" t="s">
-        <v>839</v>
+        <v>845</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="B6" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
       <c r="C6" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="D6" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="E6" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
       <c r="F6" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="G6" t="s">
         <v>78</v>
       </c>
       <c r="H6" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>643</v>
+        <v>649</v>
       </c>
       <c r="B7" t="s">
-        <v>644</v>
+        <v>650</v>
       </c>
       <c r="C7" t="s">
-        <v>645</v>
+        <v>651</v>
       </c>
       <c r="D7" t="s">
-        <v>646</v>
+        <v>652</v>
       </c>
       <c r="E7" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="G7" t="s">
         <v>108</v>
       </c>
       <c r="H7" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="B8" t="s">
-        <v>680</v>
+        <v>686</v>
       </c>
       <c r="C8" t="s">
-        <v>681</v>
+        <v>687</v>
       </c>
       <c r="D8" t="s">
-        <v>682</v>
+        <v>688</v>
       </c>
       <c r="E8" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
       <c r="F8" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="G8" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="H8" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
       <c r="B9" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="C9" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
       <c r="D9" t="s">
-        <v>726</v>
+        <v>732</v>
       </c>
       <c r="E9" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
       <c r="H9" t="s">
-        <v>728</v>
+        <v>734</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>735</v>
+        <v>741</v>
       </c>
       <c r="B10" t="s">
-        <v>736</v>
+        <v>742</v>
       </c>
       <c r="C10" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="D10" t="s">
-        <v>738</v>
+        <v>744</v>
       </c>
       <c r="E10" t="s">
-        <v>739</v>
+        <v>745</v>
       </c>
       <c r="F10" t="s">
-        <v>740</v>
+        <v>746</v>
       </c>
       <c r="G10" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="H10" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
       <c r="B11" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="C11" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="D11" t="s">
+        <v>799</v>
+      </c>
+      <c r="E11" t="s">
         <v>793</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
       <c r="G11" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="H11" t="s">
-        <v>794</v>
+        <v>800</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
@@ -6266,98 +6307,98 @@
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>157</v>
       </c>
       <c r="B4" t="s">
         <v>158</v>
       </c>
       <c r="C4" t="s">
         <v>159</v>
       </c>
       <c r="D4" t="s">
         <v>160</v>
       </c>
       <c r="E4" t="s">
         <v>161</v>
       </c>
       <c r="G4" t="s">
         <v>162</v>
       </c>
       <c r="H4" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="B5" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
       <c r="C5" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="D5" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="E5" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
       <c r="F5" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="G5" t="s">
         <v>78</v>
       </c>
       <c r="H5" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="B6" t="s">
-        <v>628</v>
+        <v>634</v>
       </c>
       <c r="C6" t="s">
-        <v>629</v>
+        <v>635</v>
       </c>
       <c r="D6" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="E6" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="F6" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
       <c r="G6" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
       <c r="H6" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>